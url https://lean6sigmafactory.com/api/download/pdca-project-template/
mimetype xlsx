--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -2,118 +2,106 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\adamm\My Drive\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\adamm\Nextcloud\L6SF-Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E69C38D0-2732-4FD3-ACFA-B0B60A721F67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D62CE7B1-A5D6-4711-A954-73C077AB56C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-24120" yWindow="1185" windowWidth="24240" windowHeight="13020" activeTab="1" xr2:uid="{4D735C80-DAEF-45E7-A49B-8F7F567501FD}"/>
   </bookViews>
   <sheets>
     <sheet name="PDCA Project Dashboard" sheetId="2" r:id="rId1"/>
     <sheet name="PDCA Project Template" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029" iterate="1" iterateCount="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C21" i="2" l="1" a="1"/>
   <c r="C21" i="2" s="1"/>
   <c r="A21" i="2" a="1"/>
   <c r="A21" i="2" s="1"/>
   <c r="C3" i="2" a="1"/>
   <c r="C3" i="2" s="1"/>
   <c r="A3" i="2" a="1"/>
   <c r="A3" i="2" s="1"/>
-  <c r="G64" i="1"/>
-[...10 lines deleted...]
-  <c r="B62" i="1"/>
   <c r="F8" i="1"/>
   <c r="E8" i="1"/>
   <c r="G5" i="1"/>
   <c r="F5" i="1"/>
   <c r="G4" i="1"/>
   <c r="F4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="61">
   <si>
     <t>Fill in the non-shaded cells only. Data will populate in the shaded cells.</t>
   </si>
@@ -293,53 +281,53 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Duration 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Trebuchet MS"/>
         <family val="2"/>
       </rPr>
       <t>(in hours)</t>
     </r>
   </si>
   <si>
     <t>PDCA Project Dashboard</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
@@ -367,56 +355,50 @@
       <sz val="14"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="8" tint="-0.249977111117893"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="8" tint="-0.249977111117893"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Trebuchet MS"/>
-[...4 lines deleted...]
-      <color theme="8" tint="-0.249977111117893"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
@@ -489,97 +471,56 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1B649B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF8EC641"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="35">
+  <borders count="31">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...39 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thick">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
@@ -617,63 +558,50 @@
         <color theme="1"/>
       </left>
       <right style="thick">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </right>
       <top style="thick">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thick">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
@@ -933,285 +861,269 @@
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="9" fontId="3" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="9" fontId="3" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="3" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="9" fontId="3" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="3" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="9" fontId="3" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="3" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="15" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="7" fillId="7" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="7" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="16" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...77 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="11" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="11" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...77 lines deleted...]
-      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FF94EFFB"/>
         </patternFill>
@@ -1373,50 +1285,51 @@
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:fld id="{F9563801-E90C-457D-894C-1FA6B371809E}" type="TxLink">
               <a:rPr lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Trebuchet MS"/>
               </a:rPr>
+              <a:pPr algn="ctr"/>
               <a:t>37%</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="2400" b="1">
               <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>333375</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="TextBox 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A08854B-903C-4B61-BBAF-DCFCDD3D6654}"/>
@@ -1780,1281 +1693,1213 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6FED9A3-0742-4078-AB04-1A262207A7CE}">
   <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.08984375" customWidth="1"/>
     <col min="2" max="2" width="15.81640625" customWidth="1"/>
     <col min="3" max="3" width="42.08984375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.6328125" customWidth="1"/>
     <col min="6" max="6" width="31" customWidth="1"/>
     <col min="7" max="7" width="11.90625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="29" thickBot="1" x14ac:dyDescent="0.7">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="76" t="s">
         <v>60</v>
       </c>
-      <c r="B1" s="55"/>
-[...1 lines deleted...]
-      <c r="D1" s="56"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="78"/>
       <c r="E1" s="9"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="23" x14ac:dyDescent="0.5">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="C2" s="52" t="s">
+      <c r="C2" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="46" t="s">
+      <c r="D2" s="30" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="9"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="23" x14ac:dyDescent="0.5">
-      <c r="A3" s="47" t="str" cm="1">
+      <c r="A3" s="31" t="str" cm="1">
         <f t="array" ref="A3:B8">_xlfn._xlws.FILTER(
     CHOOSE({1,2}, 'PDCA Project Template'!C11:C27, 'PDCA Project Template'!G11:G27),
     'PDCA Project Template'!B11:B27=A2,
     "No results"
 )</f>
         <v>Analyze current bug resolution process</v>
       </c>
-      <c r="B3" s="48">
+      <c r="B3" s="32">
         <v>1</v>
       </c>
-      <c r="C3" s="47" t="str" cm="1">
+      <c r="C3" s="31" t="str" cm="1">
         <f t="array" ref="C3:D6">_xlfn._xlws.FILTER(
     CHOOSE({1,2}, 'PDCA Project Template'!C11:C27, 'PDCA Project Template'!G11:G27),
     'PDCA Project Template'!B11:B27=C2,
     "No results"
 )</f>
         <v>Implement the new bug categorization system</v>
       </c>
-      <c r="D3" s="48">
+      <c r="D3" s="32">
         <v>1</v>
       </c>
       <c r="E3" s="9"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:9" ht="23" x14ac:dyDescent="0.5">
-      <c r="A4" s="47" t="str">
+      <c r="A4" s="31" t="str">
         <v>Brainstorm solutions for faster resolution</v>
       </c>
-      <c r="B4" s="48">
+      <c r="B4" s="32">
         <v>0.8</v>
       </c>
-      <c r="C4" s="47" t="str">
+      <c r="C4" s="31" t="str">
         <v>Test the new system on a pilot project</v>
       </c>
-      <c r="D4" s="48">
+      <c r="D4" s="32">
         <v>0.9</v>
       </c>
       <c r="E4" s="9"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="23" x14ac:dyDescent="0.5">
-      <c r="A5" s="47" t="str">
+      <c r="A5" s="31" t="str">
         <v>Select optimal solution for bug tracking</v>
       </c>
-      <c r="B5" s="48">
+      <c r="B5" s="32">
         <v>1</v>
       </c>
-      <c r="C5" s="47" t="str">
+      <c r="C5" s="31" t="str">
         <v>Gather feedback from developers and testers</v>
       </c>
-      <c r="D5" s="48">
+      <c r="D5" s="32">
         <v>0.5</v>
       </c>
       <c r="E5" s="9"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:9" ht="23" x14ac:dyDescent="0.5">
-      <c r="A6" s="47" t="str">
+      <c r="A6" s="31" t="str">
         <v>Develop action plan for process changes</v>
       </c>
-      <c r="B6" s="48">
+      <c r="B6" s="32">
         <v>1</v>
       </c>
-      <c r="C6" s="47" t="str">
+      <c r="C6" s="31" t="str">
         <v>Action</v>
       </c>
-      <c r="D6" s="48">
+      <c r="D6" s="32">
         <v>0</v>
       </c>
       <c r="E6" s="9"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="23" x14ac:dyDescent="0.5">
-      <c r="A7" s="47" t="str">
+      <c r="A7" s="31" t="str">
         <v>Action</v>
       </c>
-      <c r="B7" s="48">
+      <c r="B7" s="32">
         <v>0</v>
       </c>
-      <c r="C7" s="47"/>
-      <c r="D7" s="48"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="32"/>
       <c r="E7" s="9"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="23" x14ac:dyDescent="0.5">
-      <c r="A8" s="47" t="str">
+      <c r="A8" s="31" t="str">
         <v>Action</v>
       </c>
-      <c r="B8" s="48">
+      <c r="B8" s="32">
         <v>0</v>
       </c>
-      <c r="C8" s="47"/>
-      <c r="D8" s="48"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="32"/>
       <c r="E8" s="9"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
     <row r="9" spans="1:9" ht="23" x14ac:dyDescent="0.5">
-      <c r="A9" s="47"/>
-[...2 lines deleted...]
-      <c r="D9" s="48"/>
+      <c r="A9" s="31"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="32"/>
       <c r="E9" s="9"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
     </row>
     <row r="10" spans="1:9" ht="23" x14ac:dyDescent="0.5">
-      <c r="A10" s="47"/>
-[...2 lines deleted...]
-      <c r="D10" s="48"/>
+      <c r="A10" s="31"/>
+      <c r="B10" s="32"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="32"/>
       <c r="E10" s="9"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="1:9" ht="23" x14ac:dyDescent="0.5">
-      <c r="A11" s="47"/>
-[...2 lines deleted...]
-      <c r="D11" s="48"/>
+      <c r="A11" s="31"/>
+      <c r="B11" s="32"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="32"/>
       <c r="E11" s="9"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9" ht="23" x14ac:dyDescent="0.5">
-      <c r="A12" s="47"/>
-[...2 lines deleted...]
-      <c r="D12" s="48"/>
+      <c r="A12" s="31"/>
+      <c r="B12" s="32"/>
+      <c r="C12" s="31"/>
+      <c r="D12" s="32"/>
       <c r="E12" s="9"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A13" s="47"/>
-[...2 lines deleted...]
-      <c r="D13" s="48"/>
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="32"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A14" s="47"/>
-[...2 lines deleted...]
-      <c r="D14" s="48"/>
+      <c r="A14" s="31"/>
+      <c r="B14" s="32"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="32"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A15" s="47"/>
-[...2 lines deleted...]
-      <c r="D15" s="48"/>
+      <c r="A15" s="31"/>
+      <c r="B15" s="32"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="32"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A16" s="47"/>
-[...2 lines deleted...]
-      <c r="D16" s="48"/>
+      <c r="A16" s="31"/>
+      <c r="B16" s="32"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="32"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A17" s="47"/>
-[...2 lines deleted...]
-      <c r="D17" s="48"/>
+      <c r="A17" s="31"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="32"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A18" s="47"/>
-[...2 lines deleted...]
-      <c r="D18" s="48"/>
+      <c r="A18" s="31"/>
+      <c r="B18" s="32"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="32"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
     </row>
     <row r="19" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="49"/>
-[...2 lines deleted...]
-      <c r="D19" s="50"/>
+      <c r="A19" s="33"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="34"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
     </row>
     <row r="20" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A20" s="45" t="s">
+      <c r="A20" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="B20" s="46" t="s">
+      <c r="B20" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="C20" s="51" t="s">
+      <c r="C20" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="D20" s="46" t="s">
+      <c r="D20" s="30" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A21" s="47" t="str" cm="1">
+      <c r="A21" s="31" t="str" cm="1">
         <f t="array" ref="A21:B23">_xlfn._xlws.FILTER(
     CHOOSE({1,2}, 'PDCA Project Template'!C11:C27, 'PDCA Project Template'!G11:G27),
     'PDCA Project Template'!B11:B27=A20,
     "No results"
 )</f>
         <v>Analyze bug resolution data post-implementation</v>
       </c>
-      <c r="B21" s="48">
+      <c r="B21" s="32">
         <v>0.1</v>
       </c>
-      <c r="C21" s="47" t="str" cm="1">
+      <c r="C21" s="31" t="str" cm="1">
         <f t="array" ref="C21:D24">_xlfn._xlws.FILTER(
     CHOOSE({1,2}, 'PDCA Project Template'!C11:C27, 'PDCA Project Template'!G11:G27),
     'PDCA Project Template'!B11:B27=C20,
     "No results"
 )</f>
         <v>Adjust categorization algorithm based on feedback</v>
       </c>
-      <c r="D21" s="48">
+      <c r="D21" s="32">
         <v>0.06</v>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A22" s="47" t="str">
+      <c r="A22" s="31" t="str">
         <v>Evaluate whether resolution time meets targets</v>
       </c>
-      <c r="B22" s="48">
+      <c r="B22" s="32">
         <v>0</v>
       </c>
-      <c r="C22" s="47" t="str">
+      <c r="C22" s="31" t="str">
         <v>Update bug tracking documentation</v>
       </c>
-      <c r="D22" s="48">
+      <c r="D22" s="32">
         <v>0</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A23" s="47" t="str">
+      <c r="A23" s="31" t="str">
         <v>Share results with stakeholders</v>
       </c>
-      <c r="B23" s="48">
+      <c r="B23" s="32">
         <v>0</v>
       </c>
-      <c r="C23" s="47" t="str">
+      <c r="C23" s="31" t="str">
         <v>Roll out system-wide implementation</v>
       </c>
-      <c r="D23" s="48">
+      <c r="D23" s="32">
         <v>0</v>
       </c>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A24" s="47"/>
-[...1 lines deleted...]
-      <c r="C24" s="47" t="str">
+      <c r="A24" s="31"/>
+      <c r="B24" s="32"/>
+      <c r="C24" s="31" t="str">
         <v>Train team on updated process</v>
       </c>
-      <c r="D24" s="48">
+      <c r="D24" s="32">
         <v>0</v>
       </c>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A25" s="47"/>
-[...2 lines deleted...]
-      <c r="D25" s="48"/>
+      <c r="A25" s="31"/>
+      <c r="B25" s="32"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="32"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A26" s="47"/>
-[...2 lines deleted...]
-      <c r="D26" s="48"/>
+      <c r="A26" s="31"/>
+      <c r="B26" s="32"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="32"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A27" s="47"/>
-[...2 lines deleted...]
-      <c r="D27" s="48"/>
+      <c r="A27" s="31"/>
+      <c r="B27" s="32"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="32"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A28" s="47"/>
-[...2 lines deleted...]
-      <c r="D28" s="48"/>
+      <c r="A28" s="31"/>
+      <c r="B28" s="32"/>
+      <c r="C28" s="31"/>
+      <c r="D28" s="32"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A29" s="47"/>
-[...2 lines deleted...]
-      <c r="D29" s="48"/>
+      <c r="A29" s="31"/>
+      <c r="B29" s="32"/>
+      <c r="C29" s="31"/>
+      <c r="D29" s="32"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A30" s="47"/>
-[...2 lines deleted...]
-      <c r="D30" s="48"/>
+      <c r="A30" s="31"/>
+      <c r="B30" s="32"/>
+      <c r="C30" s="31"/>
+      <c r="D30" s="32"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A31" s="47"/>
-[...2 lines deleted...]
-      <c r="D31" s="48"/>
+      <c r="A31" s="31"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="32"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A32" s="47"/>
-[...2 lines deleted...]
-      <c r="D32" s="48"/>
+      <c r="A32" s="31"/>
+      <c r="B32" s="32"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="32"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A33" s="47"/>
-[...2 lines deleted...]
-      <c r="D33" s="48"/>
+      <c r="A33" s="31"/>
+      <c r="B33" s="32"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="32"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
     </row>
     <row r="34" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A34" s="49"/>
-[...2 lines deleted...]
-      <c r="D34" s="50"/>
+      <c r="A34" s="33"/>
+      <c r="B34" s="34"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="34"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEA36CED-2CFD-49A7-B2E3-7A9BEA6B87F1}">
-  <dimension ref="A1:K64"/>
+  <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="1.453125" style="1" customWidth="1"/>
     <col min="2" max="2" width="33.1796875" style="1" customWidth="1"/>
     <col min="3" max="3" width="31.54296875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.26953125" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.26953125" style="1" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.81640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="34.6328125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.26953125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="28" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="B1" s="58" t="s">
+      <c r="B1" s="57" t="s">
         <v>58</v>
       </c>
-      <c r="C1" s="59"/>
-[...6 lines deleted...]
-      <c r="J1" s="60"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="59"/>
     </row>
     <row r="2" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="61" t="s">
+      <c r="B2" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="57"/>
-[...6 lines deleted...]
-      <c r="J2" s="63"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="39"/>
     </row>
     <row r="3" spans="1:11" ht="28.5" x14ac:dyDescent="0.35">
-      <c r="B3" s="64" t="s">
+      <c r="B3" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="20"/>
-      <c r="E3" s="62"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="38"/>
       <c r="F3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="62"/>
-[...1 lines deleted...]
-      <c r="J3" s="63"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="39"/>
     </row>
     <row r="4" spans="1:11" ht="24.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="64" t="s">
+      <c r="B4" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="20" t="s">
+      <c r="C4" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="20"/>
-      <c r="E4" s="62"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="38"/>
       <c r="F4" s="4">
         <f>IFERROR(AVERAGEIFS(G11:G27,B11:B27,F3),"")</f>
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="G4" s="5">
         <f>IFERROR(AVERAGEIFS(G11:G27,B11:B27,G3),"")</f>
         <v>0.6333333333333333</v>
       </c>
-      <c r="H4" s="62"/>
-[...1 lines deleted...]
-      <c r="J4" s="63"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="39"/>
     </row>
     <row r="5" spans="1:11" ht="26" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="B5" s="64" t="s">
+      <c r="B5" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="20"/>
-[...1 lines deleted...]
-      <c r="E5" s="62"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="38"/>
       <c r="F5" s="6">
         <f>IFERROR(AVERAGEIFS(G11:G27,B11:B27,F6),"")</f>
         <v>3.3333333333333333E-2</v>
       </c>
       <c r="G5" s="7">
         <f>IFERROR(AVERAGEIFS(G11:G27,B11:B27,G6),"")</f>
         <v>0.6</v>
       </c>
-      <c r="H5" s="62"/>
-[...1 lines deleted...]
-      <c r="J5" s="63"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="39"/>
     </row>
     <row r="6" spans="1:11" ht="28.5" x14ac:dyDescent="0.35">
-      <c r="B6" s="64" t="s">
+      <c r="B6" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="74">
         <v>1</v>
       </c>
-      <c r="D6" s="20"/>
-[...1 lines deleted...]
-      <c r="F6" s="24" t="s">
+      <c r="D6" s="74"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="25" t="s">
+      <c r="G6" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="62"/>
-[...2 lines deleted...]
-      <c r="K6" s="16"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="39"/>
     </row>
     <row r="7" spans="1:11" ht="19" x14ac:dyDescent="0.45">
       <c r="A7" s="8"/>
-      <c r="B7" s="65" t="s">
+      <c r="B7" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="21"/>
-[...1 lines deleted...]
-      <c r="E7" s="26" t="s">
+      <c r="C7" s="55"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="26" t="s">
+      <c r="F7" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="27" t="s">
+      <c r="G7" s="75" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="27"/>
-[...2 lines deleted...]
-      <c r="K7" s="17"/>
+      <c r="H7" s="75"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="11"/>
     </row>
     <row r="8" spans="1:11" ht="19" x14ac:dyDescent="0.35">
-      <c r="B8" s="67"/>
-[...2 lines deleted...]
-      <c r="E8" s="28">
+      <c r="B8" s="68"/>
+      <c r="C8" s="69"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="17">
         <f>IF(SUM(F11:F27)=0,"",SUM(F11:F27))</f>
         <v>128</v>
       </c>
-      <c r="F8" s="29">
+      <c r="F8" s="18">
         <f>IFERROR(AVERAGE(G11:G27),"")</f>
         <v>0.3741176470588235</v>
       </c>
-      <c r="G8" s="44" t="s">
+      <c r="G8" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="H8" s="44"/>
-[...2 lines deleted...]
-      <c r="K8" s="18"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="43"/>
+      <c r="K8" s="12"/>
     </row>
     <row r="9" spans="1:11" ht="28.5" x14ac:dyDescent="0.65">
-      <c r="B9" s="69"/>
-[...8 lines deleted...]
-      <c r="K9" s="16"/>
+      <c r="B9" s="44"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="39"/>
     </row>
     <row r="10" spans="1:11" ht="27.5" x14ac:dyDescent="0.35">
-      <c r="B10" s="71" t="s">
+      <c r="B10" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="40" t="s">
+      <c r="C10" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="D10" s="41" t="s">
+      <c r="D10" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="41" t="s">
+      <c r="E10" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="H10" s="41" t="s">
+      <c r="H10" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="I10" s="43" t="s">
+      <c r="I10" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="J10" s="72"/>
+      <c r="J10" s="73"/>
     </row>
     <row r="11" spans="1:11" ht="29" x14ac:dyDescent="0.35">
-      <c r="B11" s="73" t="s">
+      <c r="B11" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="31" t="s">
+      <c r="C11" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="32" t="s">
+      <c r="D11" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="E11" s="39" t="s">
+      <c r="E11" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="22">
         <v>6</v>
       </c>
-      <c r="G11" s="34">
+      <c r="G11" s="23">
         <v>1</v>
       </c>
-      <c r="H11" s="30" t="s">
+      <c r="H11" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="I11" s="35" t="s">
+      <c r="I11" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="74"/>
+      <c r="J11" s="67"/>
     </row>
     <row r="12" spans="1:11" ht="29" x14ac:dyDescent="0.35">
-      <c r="B12" s="73" t="s">
+      <c r="B12" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="31" t="s">
+      <c r="C12" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="D12" s="32" t="s">
+      <c r="D12" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="39" t="s">
+      <c r="E12" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="22">
         <v>8</v>
       </c>
-      <c r="G12" s="34">
+      <c r="G12" s="23">
         <v>0.8</v>
       </c>
-      <c r="H12" s="30" t="s">
+      <c r="H12" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="I12" s="35" t="s">
+      <c r="I12" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="J12" s="74"/>
+      <c r="J12" s="67"/>
     </row>
     <row r="13" spans="1:11" ht="29" x14ac:dyDescent="0.35">
-      <c r="B13" s="73" t="s">
+      <c r="B13" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="31" t="s">
+      <c r="C13" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="D13" s="32" t="s">
+      <c r="D13" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="E13" s="39" t="s">
+      <c r="E13" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="33">
+      <c r="F13" s="22">
         <v>4</v>
       </c>
-      <c r="G13" s="34">
+      <c r="G13" s="23">
         <v>1</v>
       </c>
-      <c r="H13" s="30" t="s">
+      <c r="H13" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="I13" s="35" t="s">
+      <c r="I13" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="J13" s="74"/>
+      <c r="J13" s="67"/>
     </row>
     <row r="14" spans="1:11" ht="29" x14ac:dyDescent="0.35">
-      <c r="B14" s="73" t="s">
+      <c r="B14" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="C14" s="31" t="s">
+      <c r="C14" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="D14" s="32" t="s">
+      <c r="D14" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="E14" s="39" t="s">
+      <c r="E14" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="22">
         <v>4</v>
       </c>
-      <c r="G14" s="34">
+      <c r="G14" s="23">
         <v>1</v>
       </c>
-      <c r="H14" s="30" t="s">
+      <c r="H14" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="I14" s="35" t="s">
+      <c r="I14" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="J14" s="74"/>
+      <c r="J14" s="67"/>
     </row>
     <row r="15" spans="1:11" ht="29" x14ac:dyDescent="0.35">
-      <c r="B15" s="73" t="s">
+      <c r="B15" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="31" t="s">
+      <c r="C15" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="D15" s="32" t="s">
+      <c r="D15" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="E15" s="39" t="s">
+      <c r="E15" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F15" s="33">
+      <c r="F15" s="22">
         <v>24</v>
       </c>
-      <c r="G15" s="34">
+      <c r="G15" s="23">
         <v>1</v>
       </c>
-      <c r="H15" s="30" t="s">
+      <c r="H15" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="I15" s="35" t="s">
+      <c r="I15" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="J15" s="74"/>
+      <c r="J15" s="67"/>
     </row>
     <row r="16" spans="1:11" ht="29" x14ac:dyDescent="0.35">
-      <c r="B16" s="73" t="s">
+      <c r="B16" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="C16" s="31" t="s">
+      <c r="C16" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="D16" s="32" t="s">
+      <c r="D16" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="E16" s="39" t="s">
+      <c r="E16" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="22">
         <v>12</v>
       </c>
-      <c r="G16" s="34">
+      <c r="G16" s="23">
         <v>0.9</v>
       </c>
-      <c r="H16" s="30" t="s">
+      <c r="H16" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="I16" s="35" t="s">
+      <c r="I16" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="J16" s="74"/>
+      <c r="J16" s="67"/>
     </row>
     <row r="17" spans="2:10" ht="29" x14ac:dyDescent="0.35">
-      <c r="B17" s="73" t="s">
+      <c r="B17" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="C17" s="31" t="s">
+      <c r="C17" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="32" t="s">
+      <c r="D17" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="E17" s="39" t="s">
+      <c r="E17" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="22">
         <v>8</v>
       </c>
-      <c r="G17" s="34">
+      <c r="G17" s="23">
         <v>0.5</v>
       </c>
-      <c r="H17" s="30" t="s">
+      <c r="H17" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="I17" s="35" t="s">
+      <c r="I17" s="66" t="s">
         <v>43</v>
       </c>
-      <c r="J17" s="74"/>
+      <c r="J17" s="67"/>
     </row>
     <row r="18" spans="2:10" ht="29" x14ac:dyDescent="0.35">
-      <c r="B18" s="73" t="s">
+      <c r="B18" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="C18" s="31" t="s">
+      <c r="C18" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="D18" s="32" t="s">
+      <c r="D18" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="E18" s="39" t="s">
+      <c r="E18" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="22">
         <v>8</v>
       </c>
-      <c r="G18" s="34">
+      <c r="G18" s="23">
         <v>0.1</v>
       </c>
-      <c r="H18" s="30" t="s">
+      <c r="H18" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="I18" s="36"/>
-      <c r="J18" s="75"/>
+      <c r="I18" s="62"/>
+      <c r="J18" s="63"/>
     </row>
     <row r="19" spans="2:10" ht="29" x14ac:dyDescent="0.35">
-      <c r="B19" s="73" t="s">
+      <c r="B19" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="31" t="s">
+      <c r="C19" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="D19" s="32" t="s">
+      <c r="D19" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="E19" s="39" t="s">
+      <c r="E19" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="22">
         <v>6</v>
       </c>
-      <c r="G19" s="34">
+      <c r="G19" s="23">
         <v>0</v>
       </c>
-      <c r="H19" s="30" t="s">
+      <c r="H19" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="I19" s="36"/>
-      <c r="J19" s="75"/>
+      <c r="I19" s="62"/>
+      <c r="J19" s="63"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.35">
-      <c r="B20" s="73" t="s">
+      <c r="B20" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="31" t="s">
+      <c r="C20" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="D20" s="32" t="s">
+      <c r="D20" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="E20" s="39" t="s">
+      <c r="E20" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F20" s="33">
+      <c r="F20" s="22">
         <v>2</v>
       </c>
-      <c r="G20" s="34">
+      <c r="G20" s="23">
         <v>0</v>
       </c>
-      <c r="H20" s="30" t="s">
+      <c r="H20" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="I20" s="36"/>
-      <c r="J20" s="75"/>
+      <c r="I20" s="62"/>
+      <c r="J20" s="63"/>
     </row>
     <row r="21" spans="2:10" ht="29" x14ac:dyDescent="0.35">
-      <c r="B21" s="73" t="s">
+      <c r="B21" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="C21" s="31" t="s">
+      <c r="C21" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="D21" s="32" t="s">
+      <c r="D21" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="E21" s="39" t="s">
+      <c r="E21" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F21" s="33">
+      <c r="F21" s="22">
         <v>6</v>
       </c>
-      <c r="G21" s="34">
+      <c r="G21" s="23">
         <v>0.06</v>
       </c>
-      <c r="H21" s="30" t="s">
+      <c r="H21" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="I21" s="36"/>
-      <c r="J21" s="75"/>
+      <c r="I21" s="62"/>
+      <c r="J21" s="63"/>
     </row>
     <row r="22" spans="2:10" ht="29" x14ac:dyDescent="0.35">
-      <c r="B22" s="73" t="s">
+      <c r="B22" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="31" t="s">
+      <c r="C22" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="D22" s="32" t="s">
+      <c r="D22" s="21" t="s">
         <v>51</v>
       </c>
-      <c r="E22" s="39" t="s">
+      <c r="E22" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F22" s="33">
+      <c r="F22" s="22">
         <v>4</v>
       </c>
-      <c r="G22" s="34">
+      <c r="G22" s="23">
         <v>0</v>
       </c>
-      <c r="H22" s="30" t="s">
+      <c r="H22" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="I22" s="36"/>
-      <c r="J22" s="75"/>
+      <c r="I22" s="62"/>
+      <c r="J22" s="63"/>
     </row>
     <row r="23" spans="2:10" ht="29" x14ac:dyDescent="0.35">
-      <c r="B23" s="73" t="s">
+      <c r="B23" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="C23" s="31" t="s">
+      <c r="C23" s="20" t="s">
         <v>52</v>
       </c>
-      <c r="D23" s="32" t="s">
+      <c r="D23" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="E23" s="39" t="s">
+      <c r="E23" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F23" s="33">
+      <c r="F23" s="22">
         <v>24</v>
       </c>
-      <c r="G23" s="34">
+      <c r="G23" s="23">
         <v>0</v>
       </c>
-      <c r="H23" s="30" t="s">
+      <c r="H23" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="I23" s="36"/>
-      <c r="J23" s="75"/>
+      <c r="I23" s="62"/>
+      <c r="J23" s="63"/>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.35">
-      <c r="B24" s="73" t="s">
+      <c r="B24" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="31" t="s">
+      <c r="C24" s="20" t="s">
         <v>54</v>
       </c>
-      <c r="D24" s="32" t="s">
+      <c r="D24" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="E24" s="39" t="s">
+      <c r="E24" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F24" s="33">
+      <c r="F24" s="22">
         <v>12</v>
       </c>
-      <c r="G24" s="34">
+      <c r="G24" s="23">
         <v>0</v>
       </c>
-      <c r="H24" s="30" t="s">
+      <c r="H24" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="I24" s="36"/>
-      <c r="J24" s="75"/>
+      <c r="I24" s="62"/>
+      <c r="J24" s="63"/>
     </row>
     <row r="25" spans="2:10" x14ac:dyDescent="0.35">
-      <c r="B25" s="73" t="s">
+      <c r="B25" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="C25" s="32" t="s">
+      <c r="C25" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="D25" s="32" t="s">
+      <c r="D25" s="21" t="s">
         <v>56</v>
       </c>
-      <c r="E25" s="39" t="s">
+      <c r="E25" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F25" s="33">
+      <c r="F25" s="22">
         <v>0</v>
       </c>
-      <c r="G25" s="34">
+      <c r="G25" s="23">
         <v>0</v>
       </c>
-      <c r="H25" s="30" t="s">
+      <c r="H25" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="I25" s="36"/>
-      <c r="J25" s="75"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="63"/>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.35">
-      <c r="B26" s="73" t="s">
+      <c r="B26" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="C26" s="37" t="s">
+      <c r="C26" s="24" t="s">
         <v>55</v>
       </c>
-      <c r="D26" s="38" t="s">
+      <c r="D26" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="E26" s="39" t="s">
+      <c r="E26" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F26" s="33">
+      <c r="F26" s="22">
         <v>0</v>
       </c>
-      <c r="G26" s="34">
+      <c r="G26" s="23">
         <v>0</v>
       </c>
-      <c r="H26" s="30" t="s">
+      <c r="H26" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="I26" s="36"/>
-      <c r="J26" s="75"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="63"/>
     </row>
     <row r="27" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B27" s="76" t="s">
+      <c r="B27" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="C27" s="77" t="s">
+      <c r="C27" s="49" t="s">
         <v>55</v>
       </c>
-      <c r="D27" s="78" t="s">
+      <c r="D27" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="E27" s="79" t="s">
+      <c r="E27" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="F27" s="80">
+      <c r="F27" s="52">
         <v>0</v>
       </c>
-      <c r="G27" s="81">
+      <c r="G27" s="53">
         <v>0</v>
       </c>
-      <c r="H27" s="82" t="s">
+      <c r="H27" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="I27" s="83"/>
-[...60 lines deleted...]
-      </c>
+      <c r="I27" s="64"/>
+      <c r="J27" s="65"/>
     </row>
   </sheetData>
-  <mergeCells count="34">
-[...1 lines deleted...]
-    <mergeCell ref="E64:F64"/>
+  <mergeCells count="28">
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="I19:J19"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B2:D2"/>
-    <mergeCell ref="B62:C62"/>
-[...2 lines deleted...]
-    <mergeCell ref="E63:F63"/>
     <mergeCell ref="I26:J26"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="I20:J20"/>
     <mergeCell ref="I21:J21"/>
     <mergeCell ref="I22:J22"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="I24:J24"/>
-    <mergeCell ref="I25:J25"/>
-[...16 lines deleted...]
-    <mergeCell ref="G7:H7"/>
   </mergeCells>
   <conditionalFormatting sqref="B11:B27">
     <cfRule type="containsText" dxfId="6" priority="1" operator="containsText" text="Act">
       <formula>NOT(ISERROR(SEARCH("Act",B11)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="5" priority="2" operator="containsText" text="Plan">
       <formula>NOT(ISERROR(SEARCH("Plan",B11)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="4" priority="3" operator="containsText" text="Do">
       <formula>NOT(ISERROR(SEARCH("Do",B11)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="3" priority="4" operator="containsText" text="Check">
       <formula>NOT(ISERROR(SEARCH("Check",B11)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E8:G8">
     <cfRule type="colorScale" priority="8">
       <colorScale>
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="100"/>
         <color rgb="FFFBD0E5"/>
         <color rgb="FFBDF330"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>